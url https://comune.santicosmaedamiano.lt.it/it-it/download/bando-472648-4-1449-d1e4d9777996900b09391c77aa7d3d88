--- v0 (2026-05-06)
+++ v1 (2026-06-29)
@@ -1,5896 +1,4807 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-[...11 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w:rsidR="00A63787" w:rsidRDefault="00A63787" w:rsidP="00A63787">
-[...1 lines deleted...]
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67C95E1C" wp14:editId="332C371B">
+          <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>133350</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="952500" cy="1113332"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="2" name="Immagine 2"/>
-[...3 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:docPr id="1" name="image1.png"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
-[...16 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="952500" cy="1113332"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...2 lines deleted...]
-                    <a:noFill/>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626ED2">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COMUNE DI SANTI COSMA E DAMIANO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:i/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medaglia d’Oro al Valor Civile</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00626ED2">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provincia di Latina</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
         <w:ind w:right="-19"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63787">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BANDO DI ISCRIZIONE ALL’ASILO NIDO COMUNALE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>C</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:ind w:right="-19"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>OMUNALE</w:t>
-[...14 lines deleted...]
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“LUPO ALBERTO”</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:spacing w:line="274" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
         <w:ind w:right="-19"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...31 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
-        </w:rPr>
-[...51 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anno educativo 2026-2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67720219" wp14:editId="1BC77098">
+          <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:align>left</wp:align>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>7620</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6266815" cy="1629410"/>
-            <wp:effectExtent l="0" t="0" r="635" b="8890"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="Immagine 1"/>
-[...3 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:docPr id="2" name="image2.jpg"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="0" name="image2.jpg"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId8"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6266815" cy="1629410"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...2 lines deleted...]
-                    <a:noFill/>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626ED2" w:rsidRDefault="00626ED2" w:rsidP="00626ED2">
-[...146 lines deleted...]
-    <w:p w:rsidR="00626ED2" w:rsidRPr="009B5E73" w:rsidRDefault="00626ED2" w:rsidP="00626ED2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:spacing w:line="372" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:ind w:left="40" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vista la Legge Regionale n. 59/80 e successive modifiche ed integrazioni;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:spacing w:line="14.399999999999999" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:spacing w:line="234" w:lineRule="auto"/>
-        <w:ind w:left="40" w:right="20"/>
-[...28 lines deleted...]
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
+        <w:ind w:left="40" w:right="20" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visto il regolamento per la Gestione dell’Asilo nido Comunale “Lupo Alberto”, approvato con Deliberazione del Consiglio Comunale n. 16 del 07/06/2022;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:spacing w:line="331" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
         <w:ind w:right="-19"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="28"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="28"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00A63787" w:rsidRDefault="00626ED2" w:rsidP="00A63787">
+          <w:szCs w:val="36"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SI AVVISA LA CITTADINANZA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:spacing w:line="330" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:spacing w:line="236" w:lineRule="auto"/>
-        <w:ind w:left="40" w:right="20"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="40" w:right="20" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Che sono aperte le iscrizioni all’asilo nido comunale Lupo Alberto, per i bambini dai 3 mesi ai 3 anni, le cui famiglie siano residenti nel Comune di Santi Cosma e Damiano (LT). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626ED2" w:rsidRPr="009B5E73" w:rsidRDefault="00626ED2" w:rsidP="00476FC1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:spacing w:line="236" w:lineRule="auto"/>
-        <w:ind w:left="40" w:right="20"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00A63787" w:rsidRDefault="00626ED2" w:rsidP="00A63787">
+        <w:ind w:left="40" w:right="20" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per i non residenti le domande verranno accolte solo ad esaurimento della graduatoria dei cittadini residenti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:spacing w:line="236" w:lineRule="auto"/>
-        <w:ind w:left="40" w:right="20"/>
-[...33 lines deleted...]
-        <w:r w:rsidR="009D584E" w:rsidRPr="007653DC">
+        <w:ind w:left="40" w:right="20" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0563c1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I genitori richiedenti potranno presentare il modulo di domanda, completo della Scheda A e degli allegati, debitamente compilato, direttamente all’ufficio Protocollo, a partire dalla data di pubblicazione sul sito istituzionale del Comune, o inviarli con PEC a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Collegamentoipertestuale"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="0563c1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>protocollo@pec.comune.santicosmaesamiano.lt.it</w:t>
+          <w:t xml:space="preserve">protocollo@pec.comune.santicosmaedamiano.lt.it</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w:rsidR="00A63787" w:rsidRDefault="00626ED2" w:rsidP="00A63787">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:spacing w:line="236" w:lineRule="auto"/>
-        <w:ind w:left="40" w:right="20"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:ind w:left="40" w:right="20" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B5E73">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oppure con mail a </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626ED2" w:rsidRDefault="00476FC1" w:rsidP="00A63787">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:spacing w:line="236" w:lineRule="auto"/>
-        <w:ind w:left="40" w:right="20"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:ind w:left="40" w:right="20" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00626ED2" w:rsidRPr="009B5E73">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="000080"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>protocollo@comune.santicosmaedamiano.lt.it</w:t>
+          <w:t xml:space="preserve">protocollo@comune.santicosmaedamiano.lt.it</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w:rsidR="00476FC1" w:rsidRPr="009B5E73" w:rsidRDefault="00476FC1" w:rsidP="00A63787">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:spacing w:line="236" w:lineRule="auto"/>
-        <w:ind w:left="40" w:right="20"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:ind w:left="40" w:right="20" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-        <w:ind w:left="40"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:spacing w:line="14.399999999999999" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:ind w:left="40" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004020AE">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le istanze dovranno essere presentate entro le ore 14.00 del giorno 05/06/2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:ind w:left="40" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>05</w:t>
-[...5 lines deleted...]
-          <w:sz w:val="28"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:spacing w:line="14.399999999999999" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:spacing w:line="236" w:lineRule="auto"/>
+        <w:ind w:left="40" w:right="20" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le domande di ammissione dei bambini che hanno già frequentato l’anno in corso, che ripresentano la domanda per l'anno successivo (con allegato ISEE in corso di validità) entro il termine di scadenza sopra indicato, sono automaticamente ammessi alla frequenza sempre che siano in regola con i pagamenti delle rette e che non siano dimessi prima del 30/06/2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:spacing w:line="236" w:lineRule="auto"/>
+        <w:ind w:left="40" w:right="20" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:spacing w:line="14.399999999999999" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:ind w:left="40" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...236 lines deleted...]
-    <w:p w:rsidR="00626ED2" w:rsidRPr="009B5E73" w:rsidRDefault="00626ED2" w:rsidP="00A63787">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alla domanda di iscrizione va allegata la seguente documentazione</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:ind w:left="40" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00626ED2" w:rsidRPr="009B5E73" w:rsidRDefault="00626ED2" w:rsidP="00A63787">
+        <w:ind w:left="760" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">documento di entrambi i genitori;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...34 lines deleted...]
-    <w:p w:rsidR="00626ED2" w:rsidRPr="009B5E73" w:rsidRDefault="00626ED2" w:rsidP="00A63787">
+        <w:ind w:left="760" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attestazione Isee in corso di validità;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="760" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">eventuale documentazione attestante disabilità certificate dalla Asl; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626ED2" w:rsidRPr="009B5E73" w:rsidRDefault="00626ED2" w:rsidP="00A63787">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00626ED2" w:rsidRPr="009B5E73" w:rsidRDefault="00626ED2" w:rsidP="00A63787">
+        <w:ind w:left="760" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">certificato di vaccinazione;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...86 lines deleted...]
-    <w:p w:rsidR="00626ED2" w:rsidRPr="009B5E73" w:rsidRDefault="00626ED2" w:rsidP="00A63787">
+        <w:ind w:left="760" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">documentazione comprovante attività lavorativa dei genitori.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:spacing w:line="14.399999999999999" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:ind w:left="40" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+      <w:pPr>
+        <w:ind w:left="40" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'Amministrazione effettuerà controlli a campione in relazione alle dichiarazioni sostitutive presentate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:spacing w:line="14.399999999999999" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:spacing w:line="234" w:lineRule="auto"/>
-        <w:ind w:left="40" w:right="20"/>
-[...27 lines deleted...]
-    <w:p w:rsidR="00AC2E6D" w:rsidRDefault="00626ED2" w:rsidP="00A63787">
+        <w:ind w:left="40" w:right="20" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'incompletezza della domanda e la mancata presentazione della documentazione richiesta non consentirà la conferma dell'iscrizione comportando l'automatica esclusione della richiesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:spacing w:line="15" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:spacing w:line="236" w:lineRule="auto"/>
-        <w:ind w:left="40"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00AC2E6D" w:rsidRDefault="00AC2E6D" w:rsidP="00A63787">
+        <w:ind w:left="40" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gli uffici comunali potranno eventualmente, se necessario, richiedere chiarimenti e/o integrazioni alla documentazione prodotta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:spacing w:line="236" w:lineRule="auto"/>
-        <w:ind w:left="40"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00DC14E4" w:rsidRDefault="00DC14E4" w:rsidP="00A63787">
+        <w:ind w:left="40" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopo la scadenza del termine per la presentazione delle domande verrà formulata una graduatoria unica provvisoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:spacing w:line="236" w:lineRule="auto"/>
-        <w:ind w:left="40"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00AC2E6D" w:rsidRDefault="00AC2E6D" w:rsidP="00A63787">
+        <w:ind w:left="40" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:spacing w:line="236" w:lineRule="auto"/>
-        <w:ind w:left="40"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00476FC1" w:rsidRPr="00534694" w:rsidRDefault="00476FC1" w:rsidP="00A63787">
+        <w:ind w:left="40" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La graduatoria per l’ammissione al servizio nido, nel rispetto di quanto già stabilito dal vigente regolamento comunale, sarà elaborata nel rispetto del seguente ordine di priorità:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
       <w:pPr>
         <w:spacing w:line="236" w:lineRule="auto"/>
-        <w:ind w:left="40"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:ind w:left="40" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="236" w:lineRule="auto"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="236" w:lineRule="auto"/>
+        <w:ind w:left="760" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coloro che hanno già frequentato il servizio nido nell’anno precedente;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="236" w:lineRule="auto"/>
-[...34 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="236" w:lineRule="auto"/>
+        <w:ind w:left="760" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utenti residenti segnalati dai servizi sociali e/o sanitari;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="236" w:lineRule="auto"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="236" w:lineRule="auto"/>
+        <w:ind w:left="760" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I residenti nel Comune di Santi Cosma e Damiano;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="236" w:lineRule="auto"/>
+        <w:ind w:left="760" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Situazioni di disabilità certificate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
         <w:spacing w:line="236" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="00AC2E6D" w:rsidRDefault="00AC2E6D" w:rsidP="00A63787">
+        <w:ind w:left="40" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
       <w:pPr>
         <w:spacing w:line="236" w:lineRule="auto"/>
-        <w:ind w:left="40"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00626ED2" w:rsidRDefault="00626ED2" w:rsidP="00A63787">
+        <w:ind w:left="40" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le domande saranno valutate tenendo conto di quanto già prescritto nel regolamento approvato con Delibera di Consiglio n. 16 del 07/06/2022 e di quanto altro stabilito nel presente avviso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
       <w:pPr>
         <w:spacing w:line="236" w:lineRule="auto"/>
-        <w:ind w:left="40"/>
-[...39 lines deleted...]
-        <w:ind w:left="40"/>
+        <w:ind w:left="40" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:ind w:left="40" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...26 lines deleted...]
-        <w:ind w:left="40"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'attribuzione dei punteggi è relativa ad ogni genitore ed avverrà secondo i seguenti criteri:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+      <w:pPr>
+        <w:ind w:left="40" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+      <w:pPr>
+        <w:ind w:left="40" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nucleo Familiare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+      <w:pPr>
+        <w:ind w:left="40" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-      </w:pPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grigliatabella"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="9628.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7933"/>
         <w:gridCol w:w="1695"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="7933"/>
+            <w:gridCol w:w="1695"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00626ED2" w:rsidRPr="00E611AE" w:rsidTr="001E7EC2">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="670"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="670" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...5 lines deleted...]
-              <w:ind w:left="60"/>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+            <w:pPr>
+              <w:ind w:left="60" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-              <w:t>ffidamento esclusivo del bambino/a ad un unico genitore risultante da un atto dell’autorità giudiziaria  (no autocertificazione)</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affidamento esclusivo del bambino/a ad un unico genitore risultante da un atto dell’autorità giudiziaria  (no autocertificazione)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00626ED2" w:rsidRPr="00E611AE" w:rsidRDefault="00E611AE" w:rsidP="004020AE">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-              <w:t>10 punti</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 punti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00626ED2" w:rsidRPr="00E611AE" w:rsidTr="001E7EC2">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1237"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1237" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...5 lines deleted...]
-              <w:ind w:left="60"/>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+            <w:pPr>
+              <w:ind w:left="60" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:ind w:left="60"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per ogni ulteriore figlio/a convivente o non con il/la bambino/a</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+            <w:pPr>
+              <w:ind w:left="60" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...48 lines deleted...]
-              <w:ind w:left="60"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-sotto i 3 anni non frequentante un asilo nido comunale convenzionato;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+            <w:pPr>
+              <w:ind w:left="60" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:ind w:left="60"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-sotto i 3 anni frequentante un nido d’infanzia comunale o convenzionati;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+            <w:pPr>
+              <w:ind w:left="60" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-              <w:ind w:left="60"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-sotto i 3 anni per il quale si presenta contestuale iscrizione;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+            <w:pPr>
+              <w:ind w:left="60" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...24 lines deleted...]
-              <w:ind w:left="60"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-iscritto o frequentante le scuole d’infanzia del territorio.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+            <w:pPr>
+              <w:ind w:left="60" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00626ED2" w:rsidRPr="00E611AE" w:rsidRDefault="00626ED2" w:rsidP="004020AE">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00E611AE" w:rsidRDefault="00E611AE" w:rsidP="004020AE">
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00DA1FA1" w:rsidRDefault="00DA1FA1" w:rsidP="004020AE">
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 punti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="009D5451" w:rsidRDefault="009D5451" w:rsidP="004020AE">
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 punti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="009D5451" w:rsidRPr="00E611AE" w:rsidRDefault="009D5451" w:rsidP="004020AE">
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 punti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-              <w:t>7 punti</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 punti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00626ED2" w:rsidRPr="00E611AE" w:rsidTr="001E7EC2">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...5 lines deleted...]
-              <w:ind w:left="60"/>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+            <w:pPr>
+              <w:ind w:left="60" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-              <w:t>della madre risultante da idonea certificazione medica del SSN o di un medico convenzionato con il SSN;</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stato di gravidanza della madre risultante da idonea certificazione medica del SSN o di un medico convenzionato con il SSN;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00626ED2" w:rsidRPr="00BB1257" w:rsidRDefault="00BB1257" w:rsidP="004020AE">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-              <w:t>2 punti</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 punti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001E7EC2" w:rsidRDefault="001E7EC2" w:rsidP="00A63787">
-[...7 lines deleted...]
-    <w:p w:rsidR="001E7EC2" w:rsidRDefault="001E7EC2" w:rsidP="00476FC1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...24 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esercizio di attività lavorativa, professionale o d’intelletto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grigliatabella"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="Table2"/>
+        <w:tblW w:w="9628.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7933"/>
         <w:gridCol w:w="1695"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="7933"/>
+            <w:gridCol w:w="1695"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="001E7EC2" w:rsidTr="001E7EC2">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="001E7EC2" w:rsidRPr="001E7EC2" w:rsidRDefault="001E7EC2" w:rsidP="00A63787">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-              <w:t>ntratto full time</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contratto full time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="001E7EC2" w:rsidRPr="001E7EC2" w:rsidRDefault="001E7EC2" w:rsidP="004020AE">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-              <w:t>punti</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 punti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7EC2" w:rsidTr="001E7EC2">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="001E7EC2" w:rsidRDefault="00F15D87" w:rsidP="00A63787">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> part-time pari o superiore al 75%</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contratto part-time pari o superiore al 75%</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="001E7EC2" w:rsidRPr="001E7EC2" w:rsidRDefault="001E7EC2" w:rsidP="004020AE">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-              <w:t>punti</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 punti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7EC2" w:rsidTr="001E7EC2">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="001E7EC2" w:rsidRDefault="00F15D87" w:rsidP="00A63787">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> part-time pari o superiore 50%</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contratto part-time pari o superiore 50%</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="001E7EC2" w:rsidRPr="001E7EC2" w:rsidRDefault="001E7EC2" w:rsidP="004020AE">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-              <w:t>punti</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 punti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7EC2" w:rsidTr="001E7EC2">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="001E7EC2" w:rsidRDefault="00F15D87" w:rsidP="00A63787">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> part-time pari o superiore 25%</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contratto part-time pari o superiore 25%</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="001E7EC2" w:rsidRPr="001E7EC2" w:rsidRDefault="001E7EC2" w:rsidP="004020AE">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-              <w:t>punti</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 punti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7EC2" w:rsidTr="001E7EC2">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="001E7EC2" w:rsidRDefault="00F15D87" w:rsidP="00A63787">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> part-time inferiore al 25%</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contratto part-time inferiore al 25%</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="001E7EC2" w:rsidRPr="001E7EC2" w:rsidRDefault="001E7EC2" w:rsidP="004020AE">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-              <w:t>punti</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 punti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7EC2" w:rsidTr="001E7EC2">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="001E7EC2" w:rsidRPr="00F15D87" w:rsidRDefault="00711E04" w:rsidP="00A63787">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-              <w:t>Iscrizione ad un corso di studi universitari e post-universitari</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iscrizione ad un corso di studi universitari e post-universitari</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="001E7EC2" w:rsidRPr="001E7EC2" w:rsidRDefault="001E7EC2" w:rsidP="004020AE">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-              <w:t>punti</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 punti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E7EC2" w:rsidTr="001E7EC2">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="001E7EC2" w:rsidRPr="00207F0C" w:rsidRDefault="009A2AE9" w:rsidP="00A63787">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-              <w:t>Inoccupato/disoccupato</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inoccupato/disoccupato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="001E7EC2" w:rsidRPr="001E7EC2" w:rsidRDefault="001E7EC2" w:rsidP="004020AE">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-              <w:t>punti</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 punti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00476FC1" w:rsidRDefault="00476FC1" w:rsidP="00476FC1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="009F390C" w:rsidRDefault="009F390C" w:rsidP="00476FC1">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...24 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problemi sanitari</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grigliatabella"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="Table3"/>
+        <w:tblW w:w="9628.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7933"/>
         <w:gridCol w:w="1695"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="7933"/>
+            <w:gridCol w:w="1695"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="009F390C" w:rsidTr="009F390C">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="009F390C" w:rsidRPr="009F390C" w:rsidRDefault="009F390C" w:rsidP="00A63787">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> del bambino o della bambina per cui viene presentata la domanda di iscrizione, in possesso di attestazione ai sensi della Legge 104/92</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per ogni componente del nucleo familiare stabilmente convivente del bambino o della bambina per cui viene presentata la domanda di iscrizione, in possesso di attestazione ai sensi della Legge 104/92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="009F390C" w:rsidRPr="00BA14B6" w:rsidRDefault="00BA14B6" w:rsidP="004020AE">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-              <w:t>3 punti</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 punti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009F390C" w:rsidRDefault="009F390C" w:rsidP="00A63787">
-[...21 lines deleted...]
-    <w:p w:rsidR="001E7EC2" w:rsidRDefault="00476FC1" w:rsidP="00476FC1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...55 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criteri di Priorità</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In caso di parità di punteggio, le domande saranno ordinate in base alle seguenti precedenze:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">numero di fratelli/sorelle presenti nel nucleo in cui vive il/la bambino/a;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-    <w:p w:rsidR="00FB479D" w:rsidRDefault="00757166" w:rsidP="00A63787">
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bambino/a (richiedente) più grande di età in base alla data di nascita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
       <w:pPr>
         <w:spacing w:line="236" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...29 lines deleted...]
-    <w:p w:rsidR="004020AE" w:rsidRPr="006816AF" w:rsidRDefault="004020AE" w:rsidP="00A63787">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per quanto non specificato si fa riferimento al Regolamento Comunale approvato con Delibera di Consiglio n. 16 del 07/06/2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
       <w:pPr>
         <w:spacing w:line="236" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004020AE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...112 lines deleted...]
-    <w:p w:rsidR="007F2ADB" w:rsidRPr="004C48BF" w:rsidRDefault="007F2ADB" w:rsidP="004C48BF">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La frequenza del nido comporta il pagamento di una retta mensile, rapportata alla condizione economica risultante dall’attestazione ISEE in corso di validità, che va presentata al momento della domanda e che resta invariata per l’intera durata dell’anno educativo ad eccezione di modifica del nucleo familiare, e come definita dalla deliberazione Regionale DRG Lazio 520/2023 e dalla successiva delibera di Giunta Municipale n. 129/2024 che le ha recepite, di seguito riportate:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="008E2701" w:rsidRDefault="004C48BF" w:rsidP="004C48BF">
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TARIFFE SERVIZIO NIDO COMUNALE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...37 lines deleted...]
-    <w:p w:rsidR="004C48BF" w:rsidRPr="00FB479D" w:rsidRDefault="004C48BF" w:rsidP="004C48BF">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (adeguate alla delibera della Giunta Regionale n. 520/2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grigliatabella"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="Table4"/>
+        <w:tblW w:w="9628.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5665"/>
         <w:gridCol w:w="3963"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="5665"/>
+            <w:gridCol w:w="3963"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00A55B5E" w:rsidTr="004020AE">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="00A55B5E" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascia Isee</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="00A55B5E" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-              <w:t>Retta mensile</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retta mensile</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55B5E" w:rsidTr="004020AE">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="00A55B5E" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> €</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Da 0,00 € a 5.000,00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="008E2701" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-              <w:t>,00 €</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20,00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55B5E" w:rsidTr="004020AE">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="00A55B5E" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...42 lines deleted...]
-              <w:t>,00 €</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Da 5.000,01 € a 10.000,00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="008E2701" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> €</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80,00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55B5E" w:rsidTr="004020AE">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="00A55B5E" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...50 lines deleted...]
-              <w:t>,00 €</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Da 10.000,01 € a 15.000,00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="0009432F" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> €</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">160,00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55B5E" w:rsidTr="004020AE">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="00A55B5E" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...42 lines deleted...]
-              <w:t>,00 €</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Da15.000,01 € a 20.000,00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="002253B5" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> €</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">240,00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55B5E" w:rsidTr="004020AE">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="00A55B5E" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-              <w:t>,01 € a 25.000,00 €</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Da 20.000,01 € a 25.000,00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="002253B5" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> €</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">300,00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55B5E" w:rsidTr="004020AE">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="00A55B5E" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...42 lines deleted...]
-              <w:t>,00 €</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Da 25.000,01 € a 30.000,00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="002253B5" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> €</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">350,00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55B5E" w:rsidTr="004020AE">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="00A55B5E" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...42 lines deleted...]
-              <w:t>,00 €</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Da 30.000,01 € a 35.000,00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="002253B5" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> €</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">400,00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55B5E" w:rsidTr="004020AE">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="00A55B5E" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...42 lines deleted...]
-              <w:t>,00 €</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Da 35.000,01 € a 40.000,00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="002253B5" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> €</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">450,00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55B5E" w:rsidTr="004020AE">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="00A55B5E" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...42 lines deleted...]
-              <w:t>,00 €</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Da 40.000,01 € a 50.000,00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="002253B5" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> €</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">500,00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55B5E" w:rsidTr="004020AE">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="00A55B5E" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> €</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oltre i 50.000,01 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="002253B5" w:rsidP="00476FC1">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> €</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">600,00 €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A55B5E" w:rsidTr="004020AE">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="00A55B5E" w:rsidP="00A63787">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">3 comma 3) </w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli utenti con disabilità grave L.140/92 (art. 3 comma 3) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A55B5E" w:rsidRDefault="0009432F" w:rsidP="00A63787">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-              <w:t>Esenti dal pagamento della retta</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esenti dal pagamento della retta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FB479D" w:rsidRPr="00FB479D" w:rsidRDefault="00FB479D" w:rsidP="00A63787">
-[...145 lines deleted...]
-    <w:p w:rsidR="00476FC1" w:rsidRPr="007F2ADB" w:rsidRDefault="00476FC1" w:rsidP="00476FC1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nel caso di mancata presentazione dell’attestazione ISEE, sarà applicata la tariffa massima.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Santi Cosma e Damiano</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">04/05/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  L’ASSISTENTE SOCIALE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dott.ssa Antonietta Fornino</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="007F2ADB" w:rsidRPr="007F2ADB" w:rsidRDefault="00476FC1" w:rsidP="00476FC1">
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IL RESPONSABILE DEL PRIMO SETTORE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:i/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...15 lines deleted...]
-    <w:p w:rsidR="007F2ADB" w:rsidRPr="007F2ADB" w:rsidRDefault="007F2ADB" w:rsidP="004020AE">
+        <w:t xml:space="preserve">               Dott. Walter Gagliardi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:i/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.88p5xa1gmf7r" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...6 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="1134" w:top="1417" w:left="1134" w:right="1134" w:header="708" w:footer="708"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...54 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Times New Roman"/>
+  <w:font w:name="Courier New"/>
+  <w:font w:name="Noto Sans Symbols">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04100017">
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3640" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0410000F">
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2200" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2920" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3640" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4360" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5080" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5800" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6520" w:hanging="180"/>
       </w:pPr>
-    </w:lvl>
-[...87 lines deleted...]
-      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
-[...1 lines deleted...]
-  <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...4 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
+  <w:defaultTabStop w:val="720"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...72 lines deleted...]
-  <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{4740D103-35E9-4CE9-B34E-E72D096196B3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:lang w:val="it"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...396 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
-  <w:style w:type="table" w:styleId="Grigliatabella">
-[...3 lines deleted...]
-    <w:rsid w:val="00626ED2"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblBorders>
-[...6 lines deleted...]
-      </w:tblBorders>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
-[...4 lines deleted...]
-    <w:rsid w:val="00CD4863"/>
+  <w:style w:type="table" w:styleId="Table2">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Testofumetto">
-[...11 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="Table3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TestofumettoCarattere">
-[...22 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="Table4">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:protocollo@comune.santicosmaedamiano.lt.it" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:protocollo@pec.comune.santicosmaesamiano.lt.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:protocollo@pec.comune.santicosmaesamiano.lt.it" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:protocollo@comune.santicosmaedamiano.lt.it" TargetMode="External"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhP0Vn85cuEHzmNrBs9Qf8aZMdhKw==">CgMxLjAyDmguODhwNXhhMWdtZjdyOAByITF0UzJSMTlRYmEtZHJ3QWlDdjVyNWtPcTIxbnYwQ3dlSA==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FC1A66C-F54B-4E85-9B57-02FB0E5CFEDE}">
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
-
-[...49 lines deleted...]
-</file>